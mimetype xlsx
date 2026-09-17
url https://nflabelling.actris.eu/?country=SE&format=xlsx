--- v3 (2026-06-30)
+++ v4 (2026-09-17)
@@ -972,51 +972,51 @@
       <c r="G8" t="n">
         <v>475</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Chris Lunder</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>0000-0002-7663-3192</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Dorothea Schulze</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Submitted in November 2022</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>Planned (NO, SE)</t>
+          <t>Labelling opened (NO, SE)</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>Submitted in September 2023</t>
         </is>
       </c>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="inlineStr"/>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>