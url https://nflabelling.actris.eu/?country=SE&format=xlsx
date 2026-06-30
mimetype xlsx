--- v2 (2026-02-04)
+++ v3 (2026-06-30)
@@ -729,51 +729,51 @@
         <v>56.1</v>
       </c>
       <c r="F4" t="n">
         <v>13.417</v>
       </c>
       <c r="G4" t="n">
         <v>110</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Erik Ahlberg</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Adam Kristensson</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>0000-0002-0443-0564</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Submitted in July 2024</t>
+          <t>Initially accepted in June 2026</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" t="inlineStr">
         <is>
           <t>Planned for 2023 (SE)</t>
         </is>
       </c>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="inlineStr"/>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Sweden</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Norunda</t>
         </is>