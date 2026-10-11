--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -1309,51 +1309,51 @@
         <is>
           <t>0000-0001-7044-2101</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Peter Mettke</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Planned for 2022 (DE)</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr">
         <is>
           <t>Planned for 2022 (DE)</t>
         </is>
       </c>
       <c r="O13" t="inlineStr"/>
       <c r="P13" t="inlineStr"/>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr">
         <is>
-          <t>Labelling opened (DE)</t>
+          <t>Submitted in October 2026 (DE)</t>
         </is>
       </c>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr">
         <is>
           <t>Labelling opened (DE)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Atmospheric Observatory of LiLle (ATOLL)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
@@ -2154,51 +2154,51 @@
         <is>
           <t>0000-0002-0867-4144</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr">
         <is>
           <t>Initially accepted in January 2024 (IT)</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr">
         <is>
           <t>Labelled (IT)</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>Initially accepted in November 2024 (IT)</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>Planned for 2023 (IT)</t>
+          <t>Submitted in October 2026 (IT)</t>
         </is>
       </c>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Italy</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>CIAO Mobile Facility</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Mobile platform</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Istituto di Metodologie Integrate per l’Osservazione della Terra (CNR-IMIOT)</t>
@@ -3356,51 +3356,51 @@
       <c r="G45" t="n">
         <v>2370</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>África Barreto</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>0000-0001-5806-585X</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Sergio Rodríguez</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>0000-0002-1727-3107</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>Submitted in August 2023 (ES)</t>
+          <t>Initially accepted in October 2026 (ES)</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" t="inlineStr"/>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Jülich Observatory for Cloud Evolution (JOYCE)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Observational platform</t>
@@ -3904,102 +3904,102 @@
       </c>
       <c r="J53" t="inlineStr"/>
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr">
         <is>
           <t>Initially accepted in February 2025 (CZ)</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" t="inlineStr"/>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Spain</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Madrid</t>
+          <t>Madrid-CIEMAT</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Centro de Investigaciones Energéticas, Medioambientales y Tecnológicas (CIEMAT)</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>40.5</v>
       </c>
       <c r="F54" t="n">
         <v>-3.7</v>
       </c>
       <c r="G54" t="n">
         <v>700</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Manuel Pujadas</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>0000-0002-5964-3962</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Francisco J. Gómez</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>0000-0002-3981-8374</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Labelling opened (ES)</t>
+          <t>Submitted in January 2026 (ES)</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr">
         <is>
-          <t>Labelling opened (ES)</t>
+          <t>Submitted in January 2026 (ES)</t>
         </is>
       </c>
       <c r="P54" t="inlineStr"/>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Italy</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>MAGA Mobile facility</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Mobile platform</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
@@ -4222,51 +4222,51 @@
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>0000-0001-6743-926X</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>Initially accepted in September 2024 (DE)</t>
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr">
         <is>
           <t>open</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>Submitted in March 2026 (DE)</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>Submitted in March 2026 (DE)</t>
+          <t>Initially accepted in September 2026 (DE)</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Meteorological Observatory Hohenpeißenberg (DWD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
@@ -5649,50 +5649,55 @@
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Atmospheric simulation chamber</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>University of Wuppertal (BUW)</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>51.24</v>
       </c>
       <c r="F81" t="n">
         <v>7.15</v>
       </c>
       <c r="G81" t="n">
         <v>240</v>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Niklas Illmann</t>
         </is>
       </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>0000-0002-9434-8715</t>
+        </is>
+      </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Iulia Patroescu-Klotz</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>0000-0002-6651-5504</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>Planned for 2022 (DE)</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr">
         <is>
           <t>Planned for 2022 (DE)</t>
         </is>
       </c>
       <c r="O81" t="inlineStr"/>
       <c r="P81" t="inlineStr"/>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr">
@@ -6879,54 +6884,54 @@
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>South America</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>University of Bremen</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>-3.727</v>
+        <v>-2.01</v>
       </c>
       <c r="F100" t="n">
-        <v>-38.528</v>
+        <v>-59.04</v>
       </c>
       <c r="G100" t="n">
         <v>7</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Mathias Palm</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>0000-0001-7191-6911</t>
         </is>
       </c>
       <c r="J100" t="inlineStr"/>
       <c r="K100" t="inlineStr"/>
       <c r="L100" t="inlineStr"/>
       <c r="M100" t="inlineStr"/>
       <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" t="inlineStr"/>
       <c r="Q100" t="inlineStr">
         <is>
           <t>Submitted in January 2026 (DE)</t>
         </is>
@@ -7313,71 +7318,71 @@
         </is>
       </c>
       <c r="E107" t="n">
         <v>51.35</v>
       </c>
       <c r="F107" t="n">
         <v>12.43</v>
       </c>
       <c r="G107" t="n">
         <v>120</v>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Dennis Niedermeier</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>0000-0002-8265-6235</t>
         </is>
       </c>
       <c r="J107" t="inlineStr"/>
       <c r="K107" t="inlineStr"/>
       <c r="L107" t="inlineStr">
         <is>
-          <t>Planned for 2026 (DE)</t>
+          <t>Initially accepted in September 2026 (DE)</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>Planned for 2026 (DE)</t>
+          <t>Initially accepted in September 2026 (DE)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
       <c r="P107" t="inlineStr"/>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr">
         <is>
-          <t>Labelling opened (DE)</t>
+          <t>Initially accepted in September 2026 (DE)</t>
         </is>
       </c>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr">
         <is>
-          <t>Labelling opened (DE)</t>
+          <t>Initially accepted in September 2026 (DE)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Ukkel</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Royal Belgian Institute for Space Aeronomy (BIRA)
 Royal Meteorological Institute of Belgium (IRM)</t>
         </is>
       </c>
@@ -7989,51 +7994,51 @@
       <c r="I118" t="inlineStr">
         <is>
           <t>0000-0002-3890-2953</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Dominika Szczepanik (ARS component)</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>0000-0002-2933-2186</t>
         </is>
       </c>
       <c r="L118" t="inlineStr"/>
       <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr">
         <is>
           <t>Labelled (PL)</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>open</t>
+          <t>Submitted in September 2026 (PL)</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Wrocław</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Observational platform</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>